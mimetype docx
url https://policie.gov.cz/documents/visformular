--- v0 (2026-08-11)
+++ v1 (2026-10-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9771"/>
       </w:tblGrid>
       <w:tr w:rsidR="00732377" w14:paraId="7EA44AAC" w14:textId="77777777" w:rsidTr="00732377">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28707E26" w14:textId="1F4E5773" w:rsidR="00732377" w:rsidRDefault="00732377" w:rsidP="00732377">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
@@ -438,50 +438,51 @@
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="poskytnutí informací"/>
           <w:id w:val="705301859"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007D375B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4DD6DCE9" w14:textId="77777777" w:rsidR="00A4042B" w:rsidRDefault="00A4042B" w:rsidP="00A4042B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="142" w:firstLine="564"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46E5C730" w14:textId="4B9FE751" w:rsidR="005E17FF" w:rsidRPr="007367FF" w:rsidRDefault="005E17FF" w:rsidP="005E17FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="142" w:firstLine="564"/>
@@ -524,50 +525,51 @@
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="oprava"/>
           <w:id w:val="1260797390"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="78174F88" w14:textId="77777777" w:rsidR="005E17FF" w:rsidRDefault="005E17FF" w:rsidP="005E17FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="142" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3152FF1B" w14:textId="77777777" w:rsidR="00A4042B" w:rsidRPr="007367FF" w:rsidRDefault="00A4042B" w:rsidP="00A4042B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="142" w:firstLine="564"/>
@@ -596,50 +598,51 @@
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
           </w:rPr>
           <w:alias w:val="výmaz"/>
           <w:id w:val="-7372031"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="58117B76" w14:textId="77777777" w:rsidR="00A4042B" w:rsidRDefault="00A4042B" w:rsidP="004A01EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="140" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31BA30BD" w14:textId="77777777" w:rsidR="004932FC" w:rsidRPr="00A4042B" w:rsidRDefault="004932FC" w:rsidP="004A01EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="142"/>
         <w:rPr>
@@ -1922,70 +1925,100 @@
       <w:r w:rsidRPr="004A01EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r w:rsidRPr="004A01EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ení</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C13B280" w14:textId="77777777" w:rsidR="008A2902" w:rsidRPr="004A01EE" w:rsidRDefault="008A2902" w:rsidP="004A01EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6888CE58" w14:textId="77777777" w:rsidR="00DF5A13" w:rsidRDefault="00DF5A13" w:rsidP="00DF5A13">
+    <w:p w14:paraId="6888CE58" w14:textId="791781AC" w:rsidR="00DF5A13" w:rsidRDefault="00DF5A13" w:rsidP="00DF5A13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E20465">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>Žádost je nutné podat písemně, tedy zaslat na adresu Policejního prezidia České republiky (kontaktní údaje viz výše)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>, do datové schránky Policejního prezidia České republiky (gs9ai55), prostřednictvím elektronické podatelny (epodatelna.policie@pcr.cz)</w:t>
+        <w:t>, do datové schránky Policejního prezidia České republiky (gs9ai55), prostřednictvím elektronické podatelny (</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>podatelna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>policie.gov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>.cz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20465">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20465">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t>nebo podat osobně na jakékoli podatelně</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (služebně)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20465">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Policie České republiky v úředních hodinách.</w:t>
@@ -2018,105 +2051,119 @@
       </w:r>
       <w:r w:rsidR="00DF3EE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">může </w:t>
       </w:r>
       <w:r w:rsidRPr="004A01EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>odmítnout vyhovět žádosti, je-li zjevně nedůvodná nebo nepřiměřená, zejména proto, že se v krátké době v téže věci opakuje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5463CF2C" w14:textId="16CB8CDE" w:rsidR="00F72D07" w:rsidRDefault="00F72D07" w:rsidP="004A01EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D8DE39F" w14:textId="77777777" w:rsidR="004A01EE" w:rsidRPr="00E20465" w:rsidRDefault="004A01EE" w:rsidP="004A01EE">
+    <w:p w14:paraId="6D8DE39F" w14:textId="642DCE28" w:rsidR="004A01EE" w:rsidRPr="00E20465" w:rsidRDefault="004A01EE" w:rsidP="004A01EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E20465">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>V souvislosti s vyřízením žádosti máte právo obrátit se na Úřad pro ochranu osobních údajů, Pplk. Sochora 27, 170 00 Praha 7, www.uoou.cz. Současně můžete žádat o soudní ochranu.</w:t>
+        <w:t>V souvislosti s vyřízením žádosti máte právo obrátit se na Úřad pro ochranu osobních údajů, Pplk. Sochora 27, 170 00 Praha 7, www.uoou.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7153">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>gov.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20465">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>cz. Současně můžete žádat o soudní ochranu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E7D2C7" w14:textId="77777777" w:rsidR="004A01EE" w:rsidRPr="004A01EE" w:rsidRDefault="004A01EE" w:rsidP="004A01EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004A01EE" w:rsidRPr="004A01EE" w:rsidSect="005874B3">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="991" w:bottom="1417" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F661037" w14:textId="77777777" w:rsidR="00074C1F" w:rsidRDefault="00074C1F" w:rsidP="00F72D07">
+    <w:p w14:paraId="33BF59D0" w14:textId="77777777" w:rsidR="008A7D81" w:rsidRDefault="008A7D81" w:rsidP="00F72D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2499B04F" w14:textId="77777777" w:rsidR="00074C1F" w:rsidRDefault="00074C1F" w:rsidP="00F72D07">
+    <w:p w14:paraId="4E9940CC" w14:textId="77777777" w:rsidR="008A7D81" w:rsidRDefault="008A7D81" w:rsidP="00F72D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2147,113 +2194,113 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="274F3336" w14:textId="24FD0CBB" w:rsidR="004F5D22" w:rsidRDefault="004F5D22">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="009A3026">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t>/2</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="246C6461" w14:textId="77777777" w:rsidR="004F5D22" w:rsidRDefault="004F5D22">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="179C3B28" w14:textId="77777777" w:rsidR="00074C1F" w:rsidRDefault="00074C1F" w:rsidP="00F72D07">
+    <w:p w14:paraId="1F3935A8" w14:textId="77777777" w:rsidR="008A7D81" w:rsidRDefault="008A7D81" w:rsidP="00F72D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C9445E0" w14:textId="77777777" w:rsidR="00074C1F" w:rsidRDefault="00074C1F" w:rsidP="00F72D07">
+    <w:p w14:paraId="64563111" w14:textId="77777777" w:rsidR="008A7D81" w:rsidRDefault="008A7D81" w:rsidP="00F72D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2358218E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAC0E268"/>
     <w:lvl w:ilvl="0" w:tplc="56F800DE">
       <w:start w:val="170"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2600,101 +2647,104 @@
     <w:rsid w:val="00073A21"/>
     <w:rsid w:val="00074C1F"/>
     <w:rsid w:val="000E4ADE"/>
     <w:rsid w:val="000E56AB"/>
     <w:rsid w:val="00101D44"/>
     <w:rsid w:val="00123628"/>
     <w:rsid w:val="00123B9B"/>
     <w:rsid w:val="0013222F"/>
     <w:rsid w:val="001E31D1"/>
     <w:rsid w:val="00202B3D"/>
     <w:rsid w:val="0022259A"/>
     <w:rsid w:val="00232ADE"/>
     <w:rsid w:val="00283F68"/>
     <w:rsid w:val="002C1ED2"/>
     <w:rsid w:val="002D48DA"/>
     <w:rsid w:val="002E0E42"/>
     <w:rsid w:val="002F1383"/>
     <w:rsid w:val="0035558A"/>
     <w:rsid w:val="0036406D"/>
     <w:rsid w:val="00393251"/>
     <w:rsid w:val="003B74D7"/>
     <w:rsid w:val="003C24D8"/>
     <w:rsid w:val="003D324F"/>
     <w:rsid w:val="003D33E4"/>
     <w:rsid w:val="003D5BAC"/>
+    <w:rsid w:val="003D7153"/>
     <w:rsid w:val="00414195"/>
     <w:rsid w:val="00424956"/>
     <w:rsid w:val="00437714"/>
     <w:rsid w:val="004652B3"/>
     <w:rsid w:val="004773A6"/>
     <w:rsid w:val="004932FC"/>
     <w:rsid w:val="004A01EE"/>
     <w:rsid w:val="004A1B29"/>
     <w:rsid w:val="004C30CB"/>
     <w:rsid w:val="004D74D0"/>
     <w:rsid w:val="004E4F27"/>
     <w:rsid w:val="004F09D0"/>
     <w:rsid w:val="004F5D22"/>
     <w:rsid w:val="005874B3"/>
     <w:rsid w:val="00595B6C"/>
     <w:rsid w:val="005D4073"/>
     <w:rsid w:val="005E17FF"/>
     <w:rsid w:val="006732B6"/>
     <w:rsid w:val="00697565"/>
     <w:rsid w:val="006A527E"/>
     <w:rsid w:val="006D7177"/>
     <w:rsid w:val="007161DA"/>
     <w:rsid w:val="00732377"/>
     <w:rsid w:val="00752700"/>
     <w:rsid w:val="007531E7"/>
     <w:rsid w:val="0076427F"/>
     <w:rsid w:val="00766B20"/>
     <w:rsid w:val="007A7D4E"/>
     <w:rsid w:val="007D375B"/>
     <w:rsid w:val="007E4106"/>
     <w:rsid w:val="007F661D"/>
     <w:rsid w:val="00806153"/>
     <w:rsid w:val="00815BFC"/>
     <w:rsid w:val="00830C2B"/>
     <w:rsid w:val="00891B2E"/>
     <w:rsid w:val="00891F1B"/>
     <w:rsid w:val="008A2902"/>
+    <w:rsid w:val="008A7D81"/>
     <w:rsid w:val="008B68A7"/>
     <w:rsid w:val="008D3E25"/>
     <w:rsid w:val="008D768B"/>
     <w:rsid w:val="008F102F"/>
     <w:rsid w:val="008F5245"/>
     <w:rsid w:val="008F6205"/>
     <w:rsid w:val="00904A0A"/>
     <w:rsid w:val="0094043B"/>
     <w:rsid w:val="00951618"/>
     <w:rsid w:val="00971B44"/>
     <w:rsid w:val="009864A8"/>
     <w:rsid w:val="00987AFC"/>
     <w:rsid w:val="009A3026"/>
     <w:rsid w:val="009D7DD6"/>
+    <w:rsid w:val="009F00AF"/>
     <w:rsid w:val="00A0564C"/>
     <w:rsid w:val="00A4042B"/>
     <w:rsid w:val="00A75A5D"/>
     <w:rsid w:val="00A901EE"/>
     <w:rsid w:val="00A93AA9"/>
     <w:rsid w:val="00B351CA"/>
     <w:rsid w:val="00B819F7"/>
     <w:rsid w:val="00B966EF"/>
     <w:rsid w:val="00BB5231"/>
     <w:rsid w:val="00C23121"/>
     <w:rsid w:val="00C27662"/>
     <w:rsid w:val="00C70905"/>
     <w:rsid w:val="00C94467"/>
     <w:rsid w:val="00CA7031"/>
     <w:rsid w:val="00CB3DDC"/>
     <w:rsid w:val="00D1243C"/>
     <w:rsid w:val="00D87CB9"/>
     <w:rsid w:val="00DF3EE7"/>
     <w:rsid w:val="00DF5A13"/>
     <w:rsid w:val="00E0011E"/>
     <w:rsid w:val="00E0779A"/>
     <w:rsid w:val="00E3615D"/>
     <w:rsid w:val="00E914C2"/>
     <w:rsid w:val="00EC3264"/>
     <w:rsid w:val="00EE0B76"/>
@@ -3284,50 +3334,62 @@
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00732377"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hypertextovodkaz">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00732377"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Nevyeenzmnka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D7153"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -3578,73 +3640,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66FBE156-64C9-4F40-B7DF-13FD3A478E46}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>466</Words>
-  <Characters>2753</Characters>
+  <Characters>2756</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3213</CharactersWithSpaces>
+  <CharactersWithSpaces>3216</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hana Končická</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>