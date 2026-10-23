--- v0 (2026-08-11)
+++ v1 (2026-10-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9771"/>
       </w:tblGrid>
       <w:tr w:rsidR="00010559" w:rsidRPr="00083738" w14:paraId="0AFEBD14" w14:textId="77777777" w:rsidTr="00010559">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12BD80B1" w14:textId="3D322A14" w:rsidR="00010559" w:rsidRPr="00083738" w:rsidRDefault="008735D0" w:rsidP="008735D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-105"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
@@ -238,65 +238,56 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7513" w:hanging="7513"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P. O. Box 62/K-SOU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A773FC" w14:textId="77777777" w:rsidR="00010559" w:rsidRPr="00083738" w:rsidRDefault="00010559" w:rsidP="00BF2720">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7513" w:hanging="7513"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00083738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Strojnická</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 27</w:t>
+        <w:t>Strojnická 27</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A197C49" w14:textId="75A85790" w:rsidR="00010559" w:rsidRPr="00083738" w:rsidRDefault="008735D0" w:rsidP="00BF2720">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7513" w:hanging="7513"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>170 89 Prague</w:t>
       </w:r>
       <w:r w:rsidR="00010559" w:rsidRPr="00083738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7</w:t>
       </w:r>
@@ -333,65 +324,56 @@
       </w:r>
       <w:r w:rsidR="008735D0" w:rsidRPr="00083738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>box</w:t>
       </w:r>
       <w:r w:rsidRPr="00083738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: gs9ai55</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18902657" w14:textId="09289781" w:rsidR="00010559" w:rsidRPr="00DA168C" w:rsidRDefault="00010559" w:rsidP="00BF2720">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7513" w:hanging="7513"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DA168C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>E-mail:</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> podatelna</w:t>
+        <w:t>E-mail: podatelna</w:t>
       </w:r>
       <w:r w:rsidR="00E50A56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>@policie.gov.cz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1642F999" w14:textId="77777777" w:rsidR="00010559" w:rsidRPr="00DA168C" w:rsidRDefault="00010559" w:rsidP="00BF2720">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7513" w:hanging="7513"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D874EDB" w14:textId="202398B8" w:rsidR="00010559" w:rsidRPr="00DA168C" w:rsidRDefault="00010559" w:rsidP="00BF2720">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1285,50 +1267,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007367FF" w:rsidRPr="00F14678">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:alias w:val="poskytnutí informací"/>
           <w:id w:val="705301859"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00680A79" w:rsidRPr="00F14678">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:b/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4FC56551" w14:textId="77777777" w:rsidR="007367FF" w:rsidRPr="00F14678" w:rsidRDefault="007367FF" w:rsidP="00083738">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="142" w:firstLine="564"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48F8D41B" w14:textId="7ABBC9D2" w:rsidR="002F1383" w:rsidRPr="00F14678" w:rsidRDefault="00682387" w:rsidP="00083738">
       <w:pPr>
@@ -1381,50 +1364,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007367FF" w:rsidRPr="00F14678">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:alias w:val="oprava"/>
           <w:id w:val="1260797390"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00680A79" w:rsidRPr="00F14678">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:b/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="61D8D1C7" w14:textId="77777777" w:rsidR="007367FF" w:rsidRPr="00F14678" w:rsidRDefault="007367FF" w:rsidP="00083738">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="142" w:firstLine="564"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E094AAF" w14:textId="38BBD2FE" w:rsidR="00F72D07" w:rsidRPr="00F14678" w:rsidRDefault="00682387" w:rsidP="00083738">
       <w:pPr>
@@ -1493,50 +1477,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007367FF" w:rsidRPr="00F14678">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:alias w:val="výmaz"/>
           <w:id w:val="-7372031"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00680A79" w:rsidRPr="00F14678">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
               <w:b/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="2C894F9F" w14:textId="249880DD" w:rsidR="00766B20" w:rsidRPr="00F14678" w:rsidRDefault="00766B20" w:rsidP="00083738">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="140"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AC04867" w14:textId="10A60596" w:rsidR="004932FC" w:rsidRPr="00F14678" w:rsidRDefault="00007F83" w:rsidP="00083738">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3351,51 +3336,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="344243CF" w14:textId="77777777" w:rsidR="007367FF" w:rsidRPr="00083738" w:rsidRDefault="007367FF" w:rsidP="007367FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7362E559" w14:textId="538C73F9" w:rsidR="00BF2720" w:rsidRPr="00083738" w:rsidRDefault="00AA44FA" w:rsidP="00797BB6">
+    <w:p w14:paraId="7362E559" w14:textId="226A777A" w:rsidR="00BF2720" w:rsidRPr="00083738" w:rsidRDefault="00AA44FA" w:rsidP="00797BB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The request must be submitted in writing, </w:t>
       </w:r>
       <w:r w:rsidR="00FB0823" w:rsidRPr="00083738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00FB0823">
         <w:rPr>
@@ -3421,51 +3406,63 @@
       <w:r w:rsidRPr="00083738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> sent to the address of the Police Presidium of the Czech Republic (see contact details above)</w:t>
       </w:r>
       <w:r w:rsidR="00164ED0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009703BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to the data box of the Police Presidium of the Czech Republic (</w:t>
       </w:r>
       <w:r w:rsidR="009703BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         </w:rPr>
-        <w:t>gs9ai55), via email (epodatelna.policie@pcr.cz)</w:t>
+        <w:t>gs9ai55), via email (podatelna@p</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>olicie.gov</w:t>
+      </w:r>
+      <w:r w:rsidR="009703BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>.cz)</w:t>
       </w:r>
       <w:r w:rsidR="009703BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00083738">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or submitted in person at any registry office of the Police of the Czech Republic during office hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174BBBAA" w14:textId="77777777" w:rsidR="00AA44FA" w:rsidRPr="00083738" w:rsidRDefault="00AA44FA" w:rsidP="00797BB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3869,51 +3866,51 @@
         </w:rPr>
         <w:t>of the repetitive character</w:t>
       </w:r>
       <w:r w:rsidR="00904A0A" w:rsidRPr="00FB0823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0012CA8D" w14:textId="77777777" w:rsidR="00904A0A" w:rsidRPr="00083738" w:rsidRDefault="00904A0A" w:rsidP="00797BB6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BF13E0A" w14:textId="75E26C96" w:rsidR="00F72D07" w:rsidRPr="00FB0823" w:rsidRDefault="00FB0823" w:rsidP="00797BB6">
+    <w:p w14:paraId="6BF13E0A" w14:textId="2C322749" w:rsidR="00F72D07" w:rsidRPr="00FB0823" w:rsidRDefault="00FB0823" w:rsidP="00797BB6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Regarding the processing of the </w:t>
       </w:r>
       <w:r w:rsidR="007B772F" w:rsidRPr="00FB0823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>request,</w:t>
@@ -3938,93 +3935,98 @@
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">supervisory authority, i.e., the </w:t>
       </w:r>
       <w:r w:rsidR="00AA44FA" w:rsidRPr="00FB0823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Office for Personal Data Protection</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AA44FA" w:rsidRPr="00FB0823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00904A0A" w:rsidRPr="00FB0823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>Pplk</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Pplk.</w:t>
+      </w:r>
+      <w:r w:rsidR="0074089A" w:rsidRPr="00FB0823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA44FA" w:rsidRPr="00FB0823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Sochora 27, 170 00 Prague</w:t>
+      </w:r>
       <w:r w:rsidR="00904A0A" w:rsidRPr="00FB0823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 7, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>www.uoou.cz.</w:t>
+        <w:t>www.uoou.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>gov.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>cz.</w:t>
       </w:r>
       <w:r w:rsidR="00904A0A" w:rsidRPr="00FB0823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C7633">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Data subject may </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB0823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>seek</w:t>
       </w:r>
       <w:r w:rsidR="00AA44FA" w:rsidRPr="00FB0823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4051,63 +4053,63 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>remedy</w:t>
       </w:r>
       <w:r w:rsidR="00684E4B" w:rsidRPr="00FB0823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F72D07" w:rsidRPr="00FB0823" w:rsidSect="005874B3">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="991" w:bottom="1417" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22F3490F" w14:textId="77777777" w:rsidR="002003CD" w:rsidRDefault="002003CD" w:rsidP="00F72D07">
+    <w:p w14:paraId="6BBDD993" w14:textId="77777777" w:rsidR="00A96573" w:rsidRDefault="00A96573" w:rsidP="00F72D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30A6A067" w14:textId="77777777" w:rsidR="002003CD" w:rsidRDefault="002003CD" w:rsidP="00F72D07">
+    <w:p w14:paraId="528AD3B6" w14:textId="77777777" w:rsidR="00A96573" w:rsidRDefault="00A96573" w:rsidP="00F72D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4138,113 +4140,113 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D36C088" w14:textId="724A2BD2" w:rsidR="004F5D22" w:rsidRDefault="004F5D22">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FC3E25">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t>/2</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0884D6AF" w14:textId="77777777" w:rsidR="004F5D22" w:rsidRDefault="004F5D22">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0450D591" w14:textId="77777777" w:rsidR="002003CD" w:rsidRDefault="002003CD" w:rsidP="00F72D07">
+    <w:p w14:paraId="3B362FA3" w14:textId="77777777" w:rsidR="00A96573" w:rsidRDefault="00A96573" w:rsidP="00F72D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D64AB12" w14:textId="77777777" w:rsidR="002003CD" w:rsidRDefault="002003CD" w:rsidP="00F72D07">
+    <w:p w14:paraId="0D5F13E9" w14:textId="77777777" w:rsidR="00A96573" w:rsidRDefault="00A96573" w:rsidP="00F72D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09094E16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F0CA05BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4759,51 +4761,50 @@
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F72D07"/>
@@ -4866,115 +4867,118 @@
     <w:rsid w:val="005D13C1"/>
     <w:rsid w:val="005D1F5B"/>
     <w:rsid w:val="005D4073"/>
     <w:rsid w:val="00605323"/>
     <w:rsid w:val="00670DF9"/>
     <w:rsid w:val="006710A6"/>
     <w:rsid w:val="006717DE"/>
     <w:rsid w:val="00673C9A"/>
     <w:rsid w:val="00680A79"/>
     <w:rsid w:val="00682387"/>
     <w:rsid w:val="00684E4B"/>
     <w:rsid w:val="006870F0"/>
     <w:rsid w:val="00697565"/>
     <w:rsid w:val="006D1292"/>
     <w:rsid w:val="006D4ECF"/>
     <w:rsid w:val="006E493D"/>
     <w:rsid w:val="007161DA"/>
     <w:rsid w:val="007367FF"/>
     <w:rsid w:val="0074089A"/>
     <w:rsid w:val="00752700"/>
     <w:rsid w:val="0076427F"/>
     <w:rsid w:val="00766B20"/>
     <w:rsid w:val="007744D3"/>
     <w:rsid w:val="00774A4E"/>
     <w:rsid w:val="00797BB6"/>
+    <w:rsid w:val="007A7407"/>
     <w:rsid w:val="007A7D4E"/>
     <w:rsid w:val="007B3B68"/>
     <w:rsid w:val="007B772F"/>
     <w:rsid w:val="007C6BD0"/>
     <w:rsid w:val="007E1318"/>
     <w:rsid w:val="007E4106"/>
     <w:rsid w:val="007F661D"/>
     <w:rsid w:val="00806153"/>
     <w:rsid w:val="00830C2B"/>
     <w:rsid w:val="00833AED"/>
     <w:rsid w:val="00841B68"/>
     <w:rsid w:val="00850C2C"/>
     <w:rsid w:val="008568D3"/>
     <w:rsid w:val="008702E7"/>
     <w:rsid w:val="008735D0"/>
     <w:rsid w:val="00885AA4"/>
     <w:rsid w:val="00891F1B"/>
     <w:rsid w:val="008B6F0D"/>
     <w:rsid w:val="008D3E25"/>
     <w:rsid w:val="008D768B"/>
     <w:rsid w:val="008F3874"/>
     <w:rsid w:val="008F6205"/>
     <w:rsid w:val="00904A0A"/>
     <w:rsid w:val="0090745A"/>
     <w:rsid w:val="00907ABC"/>
     <w:rsid w:val="00910B19"/>
     <w:rsid w:val="0091614B"/>
     <w:rsid w:val="0094043B"/>
     <w:rsid w:val="00951618"/>
     <w:rsid w:val="009703BB"/>
     <w:rsid w:val="009864A8"/>
     <w:rsid w:val="009A2336"/>
     <w:rsid w:val="009D274C"/>
     <w:rsid w:val="009E7E36"/>
     <w:rsid w:val="00A00B93"/>
     <w:rsid w:val="00A0564C"/>
     <w:rsid w:val="00A06BB4"/>
     <w:rsid w:val="00A6666B"/>
     <w:rsid w:val="00A813E2"/>
+    <w:rsid w:val="00A96573"/>
     <w:rsid w:val="00AA2738"/>
     <w:rsid w:val="00AA44FA"/>
     <w:rsid w:val="00AA78BF"/>
     <w:rsid w:val="00B03AD7"/>
     <w:rsid w:val="00B351CA"/>
     <w:rsid w:val="00B56FAC"/>
     <w:rsid w:val="00B63318"/>
     <w:rsid w:val="00B77561"/>
     <w:rsid w:val="00B819F7"/>
     <w:rsid w:val="00B90759"/>
     <w:rsid w:val="00B966EF"/>
     <w:rsid w:val="00BB5231"/>
     <w:rsid w:val="00BD516F"/>
     <w:rsid w:val="00BF2720"/>
     <w:rsid w:val="00C00517"/>
     <w:rsid w:val="00C23121"/>
     <w:rsid w:val="00C27662"/>
     <w:rsid w:val="00C4773C"/>
     <w:rsid w:val="00C54037"/>
     <w:rsid w:val="00C67166"/>
     <w:rsid w:val="00C70905"/>
     <w:rsid w:val="00C94467"/>
     <w:rsid w:val="00CA14C6"/>
     <w:rsid w:val="00CA7031"/>
     <w:rsid w:val="00CD3BF6"/>
     <w:rsid w:val="00CE7B9E"/>
+    <w:rsid w:val="00CF3DE3"/>
     <w:rsid w:val="00D05627"/>
     <w:rsid w:val="00D54716"/>
     <w:rsid w:val="00D87CB9"/>
     <w:rsid w:val="00DA168C"/>
     <w:rsid w:val="00DA7B2F"/>
     <w:rsid w:val="00DB34C7"/>
     <w:rsid w:val="00E0011E"/>
     <w:rsid w:val="00E02D94"/>
     <w:rsid w:val="00E0779A"/>
     <w:rsid w:val="00E22F74"/>
     <w:rsid w:val="00E359A9"/>
     <w:rsid w:val="00E42585"/>
     <w:rsid w:val="00E50A56"/>
     <w:rsid w:val="00E914C2"/>
     <w:rsid w:val="00EB1EF7"/>
     <w:rsid w:val="00EC1523"/>
     <w:rsid w:val="00EE4C8B"/>
     <w:rsid w:val="00F056D8"/>
     <w:rsid w:val="00F1332C"/>
     <w:rsid w:val="00F14678"/>
     <w:rsid w:val="00F55454"/>
     <w:rsid w:val="00F70CE9"/>
     <w:rsid w:val="00F72D07"/>
     <w:rsid w:val="00F74603"/>
     <w:rsid w:val="00FB0823"/>
@@ -5987,73 +5991,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{824DDFD3-2B52-405B-BEC0-42AAEF8F8126}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>618</Words>
-  <Characters>3648</Characters>
+  <Characters>3651</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4258</CharactersWithSpaces>
+  <CharactersWithSpaces>4261</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hana Končická</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>